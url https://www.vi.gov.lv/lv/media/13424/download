--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -1,74 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\Vides veselibas nodala\PELDVIETAS\Peldūdeņu datu baze 2013_2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F1A13680-B857-4E20-AA3F-3BABBA764B7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{89678479-00AF-467D-8DE2-46D26951A40E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2025_2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A6" i="1" l="1"/>
+  <c r="A7" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="25">
   <si>
     <t>Peldvieta</t>
   </si>
   <si>
     <t>Paraugu ņemšanas datums</t>
   </si>
   <si>
     <t>Peldēties atļauts</t>
   </si>
   <si>
     <t>Slēdziens  </t>
   </si>
   <si>
     <t>Nr. p. k.</t>
   </si>
   <si>
     <t> E.coli</t>
   </si>
   <si>
     <t> Enterokoki</t>
   </si>
   <si>
     <t>Piezīmes</t>
   </si>
   <si>
@@ -110,50 +123,53 @@
   <si>
     <t>https://mvd.riga.lv/laba-zina-roniem-rigas-peldvietas-ir-laba-udens-kvalitate/</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> Rīgas valstspilsētas oficiālo peldvietu ūdens testēšanas rezultāti </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="5" tint="-0.249977111117893"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Ārpus peldsezonas </t>
     </r>
   </si>
   <si>
     <t>06.01.2026.</t>
   </si>
   <si>
     <t>&lt;1</t>
+  </si>
+  <si>
+    <t>03.03.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -387,100 +403,100 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...11 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
       <color rgb="FFFF5050"/>
       <color rgb="FFF6F9FC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -758,471 +774,505 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mvd.riga.lv/laba-zina-roniem-rigas-peldvietas-ir-laba-udens-kvalitate/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mvd.riga.lv/rigas-ziemas-peldvietas-udens-kvalitate-laba/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mvd.riga.lv/ari-rumbulas-peldvieta-ir-laba-udens-kvalitate/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K9" sqref="K9"/>
+      <selection pane="bottomLeft" activeCell="N25" sqref="N25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.1796875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="24.26953125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="7.140625" customWidth="1"/>
+    <col min="2" max="2" width="22.7109375" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" customWidth="1"/>
+    <col min="4" max="4" width="12.28515625" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" customWidth="1"/>
+    <col min="6" max="6" width="24.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="24.28515625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="15" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="22">
+    <row r="3" spans="1:7" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="20">
         <v>1</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="B3" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="5">
         <v>5</v>
       </c>
       <c r="E3" s="5">
         <v>8</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B4" s="21"/>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="21"/>
+      <c r="B4" s="28"/>
       <c r="C4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5">
         <v>6</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="13"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C5" s="3" t="s">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="21"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="3">
+      <c r="D5" s="5">
         <v>1</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="9" t="s">
+      <c r="F5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="13"/>
     </row>
-    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="22">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="22"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="3">
+        <v>3</v>
+      </c>
+      <c r="E6" s="3">
+        <v>7</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="G6" s="13"/>
+    </row>
+    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="20">
         <f>A3+1</f>
         <v>2</v>
       </c>
-      <c r="B6" s="18" t="s">
+      <c r="B7" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C7" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D7" s="5">
         <v>91</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E7" s="5">
         <v>22</v>
       </c>
-      <c r="F6" s="8" t="s">
-[...7 lines deleted...]
-      <c r="C7" s="5" t="s">
+      <c r="F7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="25"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="21"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D8" s="5">
         <v>19</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E8" s="5">
         <v>28</v>
       </c>
-      <c r="F7" s="8" t="s">
-[...7 lines deleted...]
-      <c r="C8" s="3" t="s">
+      <c r="F8" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G8" s="26"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="22"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="3">
+      <c r="D9" s="3">
         <v>120</v>
       </c>
-      <c r="E8" s="3">
+      <c r="E9" s="3">
         <v>75</v>
       </c>
-      <c r="F8" s="9" t="s">
-[...5 lines deleted...]
-      <c r="A9" s="24">
+      <c r="F9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="G9" s="14"/>
+    </row>
+    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="30">
         <v>3</v>
       </c>
-      <c r="B9" s="18" t="s">
+      <c r="B10" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D10" s="5">
         <v>51</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E10" s="5">
         <v>23</v>
       </c>
-      <c r="F9" s="8" t="s">
-[...7 lines deleted...]
-      <c r="C10" s="5" t="s">
+      <c r="F10" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G10" s="11"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="31"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D11" s="5">
         <v>30</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E11" s="5">
         <v>25</v>
       </c>
-      <c r="F10" s="8" t="s">
-[...7 lines deleted...]
-      <c r="C11" s="3" t="s">
+      <c r="F11" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G11" s="11"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="32"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D11" s="3">
+      <c r="D12" s="3">
         <v>65</v>
       </c>
-      <c r="E11" s="3">
+      <c r="E12" s="3">
         <v>61</v>
       </c>
-      <c r="F11" s="9" t="s">
-[...5 lines deleted...]
-      <c r="A12" s="22">
+      <c r="F12" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="G12" s="11"/>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="20">
         <v>4</v>
       </c>
-      <c r="B12" s="18" t="s">
+      <c r="B13" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="5" t="s">
+      <c r="C13" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D13" s="5">
         <v>130</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E13" s="5">
         <v>44</v>
       </c>
-      <c r="F12" s="8" t="s">
-[...7 lines deleted...]
-      <c r="C13" s="5" t="s">
+      <c r="F13" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G13" s="11"/>
+    </row>
+    <row r="14" spans="1:7" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="21"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="5">
+      <c r="D14" s="5">
         <v>370</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E14" s="6">
         <v>360</v>
       </c>
-      <c r="F13" s="10" t="s">
+      <c r="F14" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G13" s="12" t="s">
+      <c r="G14" s="12" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="21" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C14" s="5" t="s">
+    <row r="15" spans="1:7" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="21"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D15" s="5">
         <v>58</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E15" s="5">
         <v>26</v>
       </c>
-      <c r="F14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="12" t="s">
+      <c r="F15" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G15" s="12" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C15" s="3" t="s">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="22"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D15" s="3">
+      <c r="D16" s="3">
         <v>8</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E16" s="7">
         <v>3</v>
       </c>
-      <c r="F15" s="9" t="s">
-[...5 lines deleted...]
-      <c r="A16" s="22">
+      <c r="F16" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="G16" s="12"/>
+    </row>
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="20">
         <v>5</v>
       </c>
-      <c r="B16" s="18" t="s">
+      <c r="B17" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="C17" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D17" s="5">
         <v>100</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E17" s="5">
         <v>40</v>
       </c>
-      <c r="F16" s="8" t="s">
-[...7 lines deleted...]
-      <c r="C17" s="5" t="s">
+      <c r="F17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G17" s="25"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="21"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D18" s="5">
         <v>63</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E18" s="5">
         <v>19</v>
       </c>
-      <c r="F17" s="8" t="s">
-[...7 lines deleted...]
-      <c r="C18" s="3" t="s">
+      <c r="F18" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G18" s="26"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="22"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D18" s="3">
+      <c r="D19" s="3">
         <v>26</v>
       </c>
-      <c r="E18" s="3">
+      <c r="E19" s="3">
         <v>5</v>
       </c>
-      <c r="F18" s="9" t="s">
-[...5 lines deleted...]
-      <c r="A19" s="26">
+      <c r="F19" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="G19" s="14"/>
+    </row>
+    <row r="20" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="24">
         <v>6</v>
       </c>
-      <c r="B19" s="31" t="s">
+      <c r="B20" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="C20" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="D19" s="5">
+      <c r="D20" s="5">
         <v>15</v>
       </c>
-      <c r="E19" s="5">
+      <c r="E20" s="5">
         <v>4</v>
       </c>
-      <c r="F19" s="8" t="s">
-[...7 lines deleted...]
-      <c r="C20" s="5" t="s">
+      <c r="F20" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G20" s="11"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="24"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D21" s="5">
         <v>66</v>
       </c>
-      <c r="E20" s="5">
+      <c r="E21" s="5">
         <v>21</v>
       </c>
-      <c r="F20" s="8" t="s">
-[...7 lines deleted...]
-      <c r="C21" s="3" t="s">
+      <c r="F21" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G21" s="11"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="24"/>
+      <c r="B22" s="23"/>
+      <c r="C22" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D21" s="3">
+      <c r="D22" s="5">
         <v>34</v>
       </c>
-      <c r="E21" s="3">
+      <c r="E22" s="5">
         <v>9</v>
       </c>
-      <c r="F21" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="32"/>
+      <c r="F22" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="G22" s="16"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="24"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="3">
+        <v>17</v>
+      </c>
+      <c r="E23" s="3">
+        <v>7</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="G23" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="B12:B15"/>
-[...12 lines deleted...]
-    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="B10:B12"/>
+    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="B3:B6"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="B13:B16"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B17:B19"/>
+    <mergeCell ref="A17:A19"/>
+    <mergeCell ref="B20:B23"/>
+    <mergeCell ref="A20:A23"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="G14" r:id="rId1" xr:uid="{CE5A2725-0B1D-479D-94CE-0E84AF185F8B}"/>
-    <hyperlink ref="G13" r:id="rId2" xr:uid="{00344A3A-837A-4174-B7CF-4736493C0901}"/>
+    <hyperlink ref="G15" r:id="rId1" xr:uid="{CE5A2725-0B1D-479D-94CE-0E84AF185F8B}"/>
+    <hyperlink ref="G14" r:id="rId2" xr:uid="{00344A3A-837A-4174-B7CF-4736493C0901}"/>
     <hyperlink ref="G3" r:id="rId3" xr:uid="{F13F7CE7-825B-49CF-A8CE-93DD600AC681}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2025_2026</vt:lpstr>