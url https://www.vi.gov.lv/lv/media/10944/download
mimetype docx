--- v0 (2025-10-14)
+++ v1 (2026-09-05)
@@ -1,32 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
@@ -100,335 +99,335 @@
       </w:r>
       <w:r w:rsidRPr="00342C60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informācija par komersantu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9641" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="5" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1837"/>
-        <w:gridCol w:w="7804"/>
+        <w:gridCol w:w="2262"/>
+        <w:gridCol w:w="7379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="2DB39567" w14:textId="77777777" w:rsidTr="00F9525C">
-[...2 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="2DB39567" w14:textId="77777777" w:rsidTr="005C7983">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64E1C209" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7804" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43DDC3F6" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="70157E19" w14:textId="77777777" w:rsidTr="00F9525C">
-[...2 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="70157E19" w14:textId="77777777" w:rsidTr="005C7983">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D774C82" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reģ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7804" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44BF0AFE" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="4B3AEA1F" w14:textId="77777777" w:rsidTr="00F9525C">
-[...2 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="4B3AEA1F" w14:textId="77777777" w:rsidTr="005C7983">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03937E65" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Juridiskā adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7804" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C649F2A" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="254EC191" w14:textId="77777777" w:rsidTr="00F9525C">
-[...2 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="254EC191" w14:textId="77777777" w:rsidTr="005C7983">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E347543" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7804" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D83688D" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="5D5546DB" w14:textId="77777777" w:rsidTr="00F9525C">
-[...2 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="5D5546DB" w14:textId="77777777" w:rsidTr="005C7983">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59649112" w14:textId="687DA3E7" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E-adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7804" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="021E3EA1" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
@@ -491,273 +490,273 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00342C60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9641" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="5" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1837"/>
-        <w:gridCol w:w="7804"/>
+        <w:gridCol w:w="2262"/>
+        <w:gridCol w:w="7379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="29D949BD" w14:textId="77777777" w:rsidTr="00F9525C">
-[...2 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="29D949BD" w14:textId="77777777" w:rsidTr="005C7983">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CCB6044" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7804" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7138C48D" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="62C598FD" w14:textId="77777777" w:rsidTr="00F9525C">
-[...2 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="62C598FD" w14:textId="77777777" w:rsidTr="005C7983">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FEE9C86" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7804" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FF77162" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="5CD71AB3" w14:textId="77777777" w:rsidTr="00F9525C">
-[...2 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="5CD71AB3" w14:textId="77777777" w:rsidTr="005C7983">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="518AFA53" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7804" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BB228E1" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="68D10E88" w14:textId="77777777" w:rsidTr="00F9525C">
-[...2 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="68D10E88" w14:textId="77777777" w:rsidTr="005C7983">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4328327F" w14:textId="3DE22D7A" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E-past</w:t>
             </w:r>
             <w:r w:rsidR="00F9525C">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7804" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78261A6F" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
@@ -802,297 +801,297 @@
       </w:r>
       <w:r w:rsidRPr="00342C60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktā norādītās personas)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9641" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="5" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1837"/>
-        <w:gridCol w:w="7804"/>
+        <w:gridCol w:w="2262"/>
+        <w:gridCol w:w="7379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="64678BFD" w14:textId="77777777" w:rsidTr="00F9525C">
-[...2 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="64678BFD" w14:textId="77777777" w:rsidTr="005C7983">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="136FE8B6" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7804" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="473F59DF" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="60ED9758" w14:textId="77777777" w:rsidTr="00F9525C">
-[...2 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="60ED9758" w14:textId="77777777" w:rsidTr="005C7983">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="737249CA" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7804" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0285C545" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="5EA7CA41" w14:textId="77777777" w:rsidTr="00F9525C">
-[...2 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="5EA7CA41" w14:textId="77777777" w:rsidTr="005C7983">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15D3FC6A" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7804" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00873924" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="4CAF32AA" w14:textId="77777777" w:rsidTr="00F9525C">
-[...2 lines deleted...]
-            <w:tcW w:w="1837" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="4CAF32AA" w14:textId="77777777" w:rsidTr="005C7983">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="660717F3" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E-pasts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7804" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="392E9FA4" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01169D27" w14:textId="52ED9E76" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784" w:rsidP="007363DF">
+    <w:p w14:paraId="01169D27" w14:textId="52ED9E76" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784" w:rsidP="007C6BD0">
       <w:pPr>
-        <w:spacing w:before="240" w:after="120"/>
+        <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342C60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. Informācija par plānoto produktu kategoriju</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9632" w:type="dxa"/>
         <w:tblInd w:w="699" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1350,109 +1349,101 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F7C3874" w14:textId="670AA959" w:rsidR="007363DF" w:rsidRDefault="007363DF" w:rsidP="007363DF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tabakas aizstājējprodukti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="144D5B48" w14:textId="77777777" w:rsidR="00F9525C" w:rsidRDefault="00F9525C">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="34562C6F" w14:textId="6A9DC976" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784" w:rsidP="007363DF">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342C60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5. Informācija par tirdzniecības vietu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68F373B4" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342C60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9641" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="5" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4672"/>
         <w:gridCol w:w="4969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="1732304B" w14:textId="77777777" w:rsidTr="00AB18F4">
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="1732304B" w14:textId="77777777" w:rsidTr="00C50DE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EAAAC9F" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1468,51 +1459,51 @@
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54AD4B64" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="0B0BA6EB" w14:textId="77777777" w:rsidTr="00AB18F4">
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="0B0BA6EB" w14:textId="77777777" w:rsidTr="00C50DE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B737579" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1528,51 +1519,51 @@
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="176EA70F" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="72E5118F" w14:textId="77777777" w:rsidTr="00AB18F4">
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="72E5118F" w14:textId="77777777" w:rsidTr="00C50DE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590F4F40" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1588,51 +1579,51 @@
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B6027D6" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="4A23F6CC" w14:textId="77777777" w:rsidTr="00AB18F4">
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="4A23F6CC" w14:textId="77777777" w:rsidTr="00C50DE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58DF8C77" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1662,51 +1653,51 @@
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="131C9244" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="4E26D9D1" w14:textId="77777777" w:rsidTr="00AB18F4">
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="4E26D9D1" w14:textId="77777777" w:rsidTr="00C50DE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60BFBD82" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1737,373 +1728,365 @@
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36D6166B" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02EFDBCC" w14:textId="77777777" w:rsidR="00537677" w:rsidRDefault="00F47784">
+    <w:p w14:paraId="351563C0" w14:textId="77777777" w:rsidR="00C50DE4" w:rsidRDefault="00C50DE4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00342C60">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4B12FC80" w14:textId="084CBCB3" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
+    <w:p w14:paraId="4B12FC80" w14:textId="720E9920" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342C60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9641" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="5" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4814"/>
-        <w:gridCol w:w="4827"/>
+        <w:gridCol w:w="4672"/>
+        <w:gridCol w:w="4969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="6F4BCBCE" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="6F4BCBCE" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="326D9756" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31539A1B" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="3FDAA1CE" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="3FDAA1CE" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49D6A169" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Faktiskā adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49FB117C" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="03E15F0E" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="03E15F0E" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="417E3AEC" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22A73678" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="632AFDB0" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="632AFDB0" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78085E2B" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tirdzniecības vietā notiek vairumtirdzniecība (blakus ailē norāda “jā” vai “nē”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74119FC3" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="52D30E2B" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="52D30E2B" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="035340E7" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tirdzniecības vietā notiek mazumtirdzniecība (blakus ailē norāda “jā” vai “nē”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BED89FA" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
@@ -2127,326 +2110,326 @@
       </w:pPr>
       <w:r w:rsidRPr="00342C60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9641" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="5" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4814"/>
-        <w:gridCol w:w="4827"/>
+        <w:gridCol w:w="4672"/>
+        <w:gridCol w:w="4969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="6F5DA2A7" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="6F5DA2A7" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BB00A05" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nosaukums </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B7D4219" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="7AE744DD" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="7AE744DD" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7635DE3F" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Faktiskā adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B9C0137" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="7249D1AB" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="7249D1AB" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1549C0BB" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="497395E2" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="1DD63C83" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="1DD63C83" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14FD93C5" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tirdzniecības vietā notiek vairumtirdzniecība (blakus ailē norāda “jā” vai “nē”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F1AAFC7" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="7A46102A" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="7A46102A" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EDC318D" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tirdzniecības vietā notiek mazumtirdzniecība (blakus ailē norāda “jā” vai “nē”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2065BE66" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
@@ -2470,337 +2453,337 @@
       </w:pPr>
       <w:r w:rsidRPr="00342C60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9641" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="5" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4814"/>
-        <w:gridCol w:w="4827"/>
+        <w:gridCol w:w="4672"/>
+        <w:gridCol w:w="4969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="21B31DBC" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="21B31DBC" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29DD14D5" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="217507A6" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="7F64B2BD" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="7F64B2BD" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F887223" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Faktiskā adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="608F956F" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="256B178F" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="256B178F" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="552A00AF" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47691583" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="7FC45C91" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...13 lines deleted...]
-          <w:p w14:paraId="1873A20B" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
+      <w:tr w:rsidR="00C50DE4" w:rsidRPr="00342C60" w14:paraId="7FC45C91" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1873A20B" w14:textId="28625FA6" w:rsidR="00C50DE4" w:rsidRPr="00342C60" w:rsidRDefault="00C50DE4" w:rsidP="00C50DE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342C60">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tirdzniecības vietā notiek vairumtirdzniecība (blakus ailē norāda “jā” vai “nē”)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="271C325A" w14:textId="77777777" w:rsidR="00C50DE4" w:rsidRPr="00342C60" w:rsidRDefault="00C50DE4" w:rsidP="00C50DE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342C60">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C50DE4" w:rsidRPr="00342C60" w14:paraId="074924B1" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B201785" w14:textId="43CEB3A3" w:rsidR="00C50DE4" w:rsidRPr="00342C60" w:rsidRDefault="00C50DE4" w:rsidP="00C50DE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tirdzniecības vietā notiek mazumtirdzniecība (blakus ailē norāda “jā” vai “nē”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:p w14:paraId="09331213" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
+            <w:tcW w:w="4969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09331213" w14:textId="77777777" w:rsidR="00C50DE4" w:rsidRPr="00342C60" w:rsidRDefault="00C50DE4" w:rsidP="00C50DE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07F94A3A" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342C60">
@@ -2820,337 +2803,337 @@
       </w:pPr>
       <w:r w:rsidRPr="00342C60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9641" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="5" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="5" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4814"/>
-        <w:gridCol w:w="4827"/>
+        <w:gridCol w:w="4672"/>
+        <w:gridCol w:w="4969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="3B09022D" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="3B09022D" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23AED3F0" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0505653A" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="54039AFC" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="54039AFC" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63A55EF6" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Faktiskā adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A38E705" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="472F6F4E" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...2 lines deleted...]
-            <w:tcW w:w="4814" w:type="dxa"/>
+      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="472F6F4E" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="295D8C2A" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
+            <w:tcW w:w="4969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04D70034" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5CFA" w:rsidRPr="00342C60" w14:paraId="4D632AAF" w14:textId="77777777" w:rsidTr="00AB18F4">
-[...13 lines deleted...]
-          <w:p w14:paraId="01CDE7D2" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
+      <w:tr w:rsidR="00C50DE4" w:rsidRPr="00342C60" w14:paraId="4D632AAF" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CDE7D2" w14:textId="780292C7" w:rsidR="00C50DE4" w:rsidRPr="00342C60" w:rsidRDefault="00C50DE4" w:rsidP="00C50DE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342C60">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tirdzniecības vietā notiek vairumtirdzniecība (blakus ailē norāda “jā” vai “nē”)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="534306A8" w14:textId="77777777" w:rsidR="00C50DE4" w:rsidRPr="00342C60" w:rsidRDefault="00C50DE4" w:rsidP="00C50DE4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00342C60">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C50DE4" w:rsidRPr="00342C60" w14:paraId="601EDCD0" w14:textId="77777777" w:rsidTr="00C50DE4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70694946" w14:textId="629D4666" w:rsidR="00C50DE4" w:rsidRPr="00342C60" w:rsidRDefault="00C50DE4" w:rsidP="00C50DE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tirdzniecības vietā notiek mazumtirdzniecība (blakus ailē norāda “jā” vai “nē”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4827" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:p w14:paraId="122CEA22" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="00F47784">
+            <w:tcW w:w="4969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="122CEA22" w14:textId="77777777" w:rsidR="00C50DE4" w:rsidRPr="00342C60" w:rsidRDefault="00C50DE4" w:rsidP="00C50DE4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B09F5D3" w14:textId="77777777" w:rsidR="003F5CFA" w:rsidRPr="00342C60" w:rsidRDefault="003F5CFA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3186,51 +3169,51 @@
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="279"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="9070"/>
       </w:tblGrid>
       <w:tr w:rsidR="00342C60" w14:paraId="51E343BA" w14:textId="77777777" w:rsidTr="00342C60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06F4F29D" w14:textId="4F73DF32" w:rsidR="00342C60" w:rsidRDefault="00342C60">
+          <w:p w14:paraId="06F4F29D" w14:textId="77777777" w:rsidR="00342C60" w:rsidRDefault="00342C60">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E0C2ABA" w14:textId="77777777" w:rsidR="00342C60" w:rsidRDefault="00342C60">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3511,74 +3494,74 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35972118" w14:textId="77777777" w:rsidR="003E5F12" w:rsidRDefault="003E5F12" w:rsidP="003E5F12">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="282FE590" w14:textId="77777777" w:rsidR="003E5F12" w:rsidRPr="003E5F12" w:rsidRDefault="003E5F12" w:rsidP="003E5F12">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003E5F12" w:rsidRPr="003E5F12" w:rsidSect="003E5F12">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:top="1133" w:right="1133" w:bottom="1133" w:left="1133" w:header="720" w:footer="242" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1012E920" w14:textId="77777777" w:rsidR="00E33FAE" w:rsidRDefault="00E33FAE">
+    <w:p w14:paraId="28DA4738" w14:textId="77777777" w:rsidR="00F91B64" w:rsidRDefault="00F91B64">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76C7783C" w14:textId="77777777" w:rsidR="00E33FAE" w:rsidRDefault="00E33FAE">
+    <w:p w14:paraId="49EC1758" w14:textId="77777777" w:rsidR="00F91B64" w:rsidRDefault="00F91B64">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:altName w:val="Palatino Linotype"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
@@ -3586,127 +3569,134 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57D2DE3F" w14:textId="56136A6D" w:rsidR="00523C2A" w:rsidRPr="0045002C" w:rsidRDefault="00523C2A">
+  <w:p w14:paraId="57D2DE3F" w14:textId="43F9171F" w:rsidR="00523C2A" w:rsidRPr="0045002C" w:rsidRDefault="00523C2A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0045002C">
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>F399</w:t>
     </w:r>
     <w:r w:rsidR="003E5F12" w:rsidRPr="0045002C">
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>-v2</w:t>
+      <w:t>-v</w:t>
+    </w:r>
+    <w:r w:rsidR="00461238">
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A2943E5" w14:textId="1EBD1B73" w:rsidR="003F5CFA" w:rsidRDefault="003F5CFA">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="969169713"/>
       <w:placeholder>
         <w:docPart w:val="67D7A2350BDB47589231AA79668BCAF5"/>
       </w:placeholder>
       <w:temporary/>
       <w:showingPlcHdr/>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="10E1FBD7" w14:textId="77777777" w:rsidR="00E4266D" w:rsidRDefault="00E4266D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r>
           <w:t>[Type here]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="639CC943" w14:textId="77777777" w:rsidR="00E4266D" w:rsidRDefault="00E4266D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37C35FA9" w14:textId="77777777" w:rsidR="00E33FAE" w:rsidRDefault="00E33FAE">
+    <w:p w14:paraId="14DEC450" w14:textId="77777777" w:rsidR="00F91B64" w:rsidRDefault="00F91B64">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08F701CD" w14:textId="77777777" w:rsidR="00E33FAE" w:rsidRDefault="00E33FAE">
+    <w:p w14:paraId="35C3920D" w14:textId="77777777" w:rsidR="00F91B64" w:rsidRDefault="00F91B64">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57B95B75" w14:textId="2556EF91" w:rsidR="003D28A2" w:rsidRPr="003D28A2" w:rsidRDefault="003D28A2" w:rsidP="003D28A2">
     <w:pPr>
       <w:pStyle w:val="paragraph"/>
       <w:contextualSpacing w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D28A2">
       <w:rPr>
         <w:bCs/>
@@ -3770,79 +3760,88 @@
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F5CFA"/>
-    <w:rsid w:val="00036718"/>
     <w:rsid w:val="0022336C"/>
+    <w:rsid w:val="002557EC"/>
     <w:rsid w:val="002937C2"/>
+    <w:rsid w:val="002B6182"/>
     <w:rsid w:val="00342C60"/>
     <w:rsid w:val="003D28A2"/>
     <w:rsid w:val="003E5F12"/>
     <w:rsid w:val="003F5CFA"/>
+    <w:rsid w:val="004128B4"/>
     <w:rsid w:val="0045002C"/>
+    <w:rsid w:val="00461238"/>
     <w:rsid w:val="004858DF"/>
+    <w:rsid w:val="004F7E62"/>
     <w:rsid w:val="00523C2A"/>
-    <w:rsid w:val="00537677"/>
+    <w:rsid w:val="005B7E57"/>
+    <w:rsid w:val="005C7983"/>
     <w:rsid w:val="00600523"/>
     <w:rsid w:val="00651383"/>
     <w:rsid w:val="007363DF"/>
     <w:rsid w:val="007667F2"/>
     <w:rsid w:val="007B1A6C"/>
+    <w:rsid w:val="007C6BD0"/>
     <w:rsid w:val="00820699"/>
     <w:rsid w:val="00853255"/>
     <w:rsid w:val="00873504"/>
     <w:rsid w:val="00963D0B"/>
     <w:rsid w:val="009669BD"/>
     <w:rsid w:val="009C2D88"/>
-    <w:rsid w:val="00AB18F4"/>
+    <w:rsid w:val="00AD2913"/>
     <w:rsid w:val="00AD7146"/>
+    <w:rsid w:val="00C205CB"/>
+    <w:rsid w:val="00C50DE4"/>
+    <w:rsid w:val="00E22A44"/>
     <w:rsid w:val="00E33FAE"/>
     <w:rsid w:val="00E4266D"/>
     <w:rsid w:val="00F47784"/>
+    <w:rsid w:val="00F91B64"/>
     <w:rsid w:val="00F9525C"/>
-    <w:rsid w:val="00FB21F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="160642A7"/>
@@ -4487,51 +4486,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00342C60"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="67D7A2350BDB47589231AA79668BCAF5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{71ADE9D3-C5B1-4438-8BC4-D5AE80C6F1E4}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -4571,69 +4570,74 @@
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E16220"/>
+    <w:rsid w:val="001E397D"/>
+    <w:rsid w:val="004F7E62"/>
+    <w:rsid w:val="006E5E70"/>
     <w:rsid w:val="007B1A6C"/>
     <w:rsid w:val="009669BD"/>
+    <w:rsid w:val="00AD2913"/>
     <w:rsid w:val="00C1420A"/>
     <w:rsid w:val="00E16220"/>
+    <w:rsid w:val="00ED42D6"/>
     <w:rsid w:val="00F30E5B"/>
-    <w:rsid w:val="00FB21F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -5349,87 +5353,71 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1582</Words>
+  <Words>1580</Words>
   <Characters>902</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>noteikumu_konsolidētā_versija_p_24-TA-127.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2480</CharactersWithSpaces>
+  <CharactersWithSpaces>2478</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>noteikumu_konsolidētā_versija_p_24-TA-127.docx</dc:title>
   <dc:creator>Dace Vasiļvolfa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>