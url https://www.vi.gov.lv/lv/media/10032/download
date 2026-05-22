--- v0 (2025-11-03)
+++ v1 (2026-05-22)
@@ -1,3080 +1,3568 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2014 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <workbookPr showInkAnnotation="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\ingunaa\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E751C50-5795-4F86-B3E9-4E82458B4A4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Iesniegums " sheetId="7" r:id="rId1"/>
+    <sheet name="1.Pielik_Ārstniecības personas" sheetId="4" r:id="rId2"/>
+    <sheet name="2.Pielik_Atbilstība MKnot.nr.60" sheetId="3" r:id="rId3"/>
+    <sheet name="3.Pielik_Apliecinājums VIDE" sheetId="1" r:id="rId4"/>
+    <sheet name="Skaidrojums VIDE" sheetId="2" r:id="rId5"/>
+  </sheets>
+  <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:endnotes>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="141">
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>Ārstniecības iestādes izvietojums:</t>
+  </si>
+  <si>
+    <t>1.1.</t>
+  </si>
+  <si>
+    <t>vienstāva ēka</t>
+  </si>
+  <si>
+    <t>1.2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">daudzstāvu ēka </t>
+  </si>
+  <si>
+    <t>1.2.1.</t>
+  </si>
+  <si>
+    <t>ēkas stāvu skaits</t>
+  </si>
+  <si>
+    <t>1.2.2.</t>
+  </si>
+  <si>
+    <t>kurā stāvā/stāvos atrodas ārstniecības iestāde</t>
+  </si>
+  <si>
+    <t>1.3</t>
+  </si>
+  <si>
+    <t>vairākas ēkas</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>Jā/Nē</t>
+  </si>
+  <si>
+    <t>2.1.</t>
+  </si>
+  <si>
+    <t>atbilstoši tās darbībai projektētā ēkā</t>
+  </si>
+  <si>
+    <t>2.2.</t>
+  </si>
+  <si>
+    <t>tās darbībai pielāgotā ēkā</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>3.1.</t>
+  </si>
+  <si>
+    <t>ievērojot būvniecības jomu reglamentējošos normatīvajos aktos noteiktās prasības</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>Personām ar funkcionāliem traucējumiem:</t>
+  </si>
+  <si>
+    <t>4.1.</t>
+  </si>
+  <si>
+    <t>ir nodrošināta patstāvīga iekļūšana ārstniecības iestādē</t>
+  </si>
+  <si>
+    <t>4.2.</t>
+  </si>
+  <si>
+    <t>4.3.</t>
+  </si>
+  <si>
+    <t>ir nodrošināta patstāvīga pārvietošanās iespēja uz attiecīgo stāvu, ja ārstniecības iestāde izvietota augstāk par pirmo stāvu</t>
+  </si>
+  <si>
+    <t>4.4.</t>
+  </si>
+  <si>
+    <t>personām ar redzes vai dzirdes traucējumiem ir nodrošināta iespēja saņemt skaņas vai vizuālo informāciju</t>
+  </si>
+  <si>
+    <t>4.5.</t>
+  </si>
+  <si>
+    <t>ir pieejama tualetes telpa:</t>
+  </si>
+  <si>
+    <t>4.5.1.</t>
+  </si>
+  <si>
+    <t>ambulatorajām ārstniecības iestādēm - vismaz viena iestādē</t>
+  </si>
+  <si>
+    <t>4.5.2.</t>
+  </si>
+  <si>
+    <t>stacionārajām ārstniecības iestādēm - katrā iestādes stāvā</t>
+  </si>
+  <si>
+    <t>Skaidrojums</t>
+  </si>
+  <si>
+    <t>(datums*)</t>
+  </si>
+  <si>
+    <t>(amats, vārds, uzvārds un paraksts*)</t>
+  </si>
+  <si>
+    <t>* Dokumenta rekvizītus "datums" un "paraksts" neaizpilda, ja elektroniskais dokuments ir noformēts atbilstoši elektronisko dokumentu noformēšanai normatīvajos aktos noteiktajām prasībām.</t>
+  </si>
+  <si>
+    <t>Apliecinājuma punkti</t>
+  </si>
+  <si>
+    <t>Norādot, kādā ēkā izvietota ārstniecības iestāde, punktos 1.1., 1.2. un 1.3. atbilstošo atzīmē ar "x". 
+Punktos 1.2.1. un 1.2.2. atbilstošo norāda skaitļos.</t>
+  </si>
+  <si>
+    <t>Turpmākajos punktos atbildēt ar "Jā" vai "Nē"</t>
+  </si>
+  <si>
+    <r>
+      <t>Ārstniecības iestāde atrodas:</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> (pievienojot faktu apliecinoša dokumenta kopiju)</t>
+    </r>
+  </si>
+  <si>
+    <t>Ja ārstniecības iestādes rīcībā ir  dokuments, kas liecina par ēkas, telpu grupas vai telpu attiecīgo lietošanas veidu, tad tā kopiju pievieno apliecinājumam.</t>
+  </si>
+  <si>
+    <t>Ēka, kas projektēta kā ārstniecības iestāde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ēka, kas sākotnēji nav projektēta un būvēta kā ārstniecības iestāde, bet ievērojot būvniecību regulējošo normatīvo aktu prasības ir pielāgota, lai tajā varētu izvietot ārstniecības iestādi. 
+</t>
+  </si>
+  <si>
+    <t>ir nodrošināta patstāvīga pārvietošanās iespēja ārstniecības iestādes stāva ietvaros</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ievērojot būvniecības jomu reglamentējošos normatīvajos aktos noteiktās prasības. </t>
+  </si>
+  <si>
+    <t>Ārstniecības iestāde atrodas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ir nodrošināta vides pieejamība personām ar funkcionāliem traucējumiem </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vides pieejamības nodrošināšana personām ar funkcionāliem traucējumiem </t>
+  </si>
+  <si>
+    <t>Atbilstoši:
+1) Ministru kabineta 2009.gada 20.janvāra noteikumu Nr.60 "Noteikumi par obligātajām prasībām ārstniecības iestādēm un to struktūrvienībām" 3. un 4. punktam;
+ 2) būvniecības jomas normatīvajiem aktiem.</t>
+  </si>
+  <si>
+    <t>Apliecinājums par vides pieejamību jaunreģistrējamām ārstniecības iestādēm vai to filiālēm</t>
+  </si>
+  <si>
+    <t>3.2.</t>
+  </si>
+  <si>
+    <t>ar atkāpēm no spēkā esošā būvnormatīvā noteiktajām  prasībām, kuras ir saskaņotas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informācija par ārstniecības ieatādi un tiesību aktos noteiktās prasības </t>
+  </si>
+  <si>
+    <t>Apliecinājuma atzīme</t>
+  </si>
+  <si>
+    <t>Apliecinājums par atbilstību Ministru kabineta 2009.gada 20.janvāra noteikumos Nr.60 „Noteikumi par obligātajām prasībām ārstniecības iestādēm un to struktūrvienībām” minētajām prasībām.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ārstniecības iestādē izstrādātā dokumentācija </t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ārstniecības personu un ārstniecības atbalsta personu amata apraksti, ietverot to pienākumus, pilnvaras un atbildību </t>
+  </si>
+  <si>
+    <t>Papīra recepšu aprite</t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2012.gada 22.maija noteikumi Nr.353 “Ārstniecības iestādēs radušos atkritumu apsaimniekošanas prasības”</t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2023.gada 15.augusta noteikumiem Nr.461 „Medicīnisko ierīču noteikumi”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ārstniecības iestādē pieejamo veselības aprūpes pakalpojumu saraksts </t>
+  </si>
+  <si>
+    <t>Higiēnas un pretepidēmiskā režīma plāns</t>
+  </si>
+  <si>
+    <t>Spirta aprites kārtība”, ja izmanto spirtu</t>
+  </si>
+  <si>
+    <t>Medicīnisko ierīču ekspluatācijas sistēma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tiesību akts, kurā noteikta prasība  </t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2009.gada 20.janvāra noteikumu Nr.60 „Noteikumi par obligātajām prasībām ārstniecības iestādēm un to struktūrvienībām” 16.punkts)</t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2009.gada 20.janvāra noteikumu Nr.60 „Noteikumi par obligātajām prasībām ārstniecības iestādēm un to struktūrvienībām” 6.3. apakšpunkts).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rīcības plāns darbam gripas epidēmijas laikā un gripas epidēmijas draudu gadījumā” </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ziņas par ārstniecības personām un ārstniecības atbalsta personām </t>
+  </si>
+  <si>
+    <t>Vārds (-i)</t>
+  </si>
+  <si>
+    <t>Uzvārds</t>
+  </si>
+  <si>
+    <t>Identifikators</t>
+  </si>
+  <si>
+    <t>Profesija</t>
+  </si>
+  <si>
+    <t>Specialitātes kods</t>
+  </si>
+  <si>
+    <t>Profesionālās darbības izbeigšanas datums (dd.mm.gggg)</t>
+  </si>
+  <si>
+    <t>Profesionālās darbības izbeigšanas iemesls (norādīt kodu)</t>
+  </si>
+  <si>
+    <t>Pamatdarbs</t>
+  </si>
+  <si>
+    <t>Blakusdarbs</t>
+  </si>
+  <si>
+    <t>Skaidrojums veidlapas "Apliecinājums par vides pieejamību
+reģistrētām ārstniecības iestādēm" aizpildīšanai"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kvalitātes vadības sistēma </t>
+  </si>
+  <si>
+    <t>Neatliekamās medicīniskās palīdzības nodrošināšanas kārtība. Ārstniecības iestādē (izņemot zobu tehnisko laboratoriju un klīniskās diagnostikas laboratoriju) ir nodrošināti neatliekamās medicīniskās palīdzības sniegšanai nepieciešamie medikamenti un medicīniskās ierīces</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Medicīnisko dokumentu uzglabāšanas kārtība </t>
+  </si>
+  <si>
+    <t>Zāļu aprites kārtība, ja iestādē ir zāles</t>
+  </si>
+  <si>
+    <t>Līgums par bīstamo un sadzīves atkritumu savākšanu, zobārstniecībā arī par amalgamas savākšanu</t>
+  </si>
+  <si>
+    <r>
+      <t>Profesionālās darbības uzsākšanas datums (dd.mm.gggg)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Profesionālās darbības veids (vajadzīgo atzīmēt)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Amats (atbilstoši Profesiju klasifikatoram</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Ārstniecības iestādes filiāles adrese</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <t>Iesniegums Ārstniecības iestādes reģistrācijai vai izmaiņu veikšanai reģistrā</t>
+  </si>
+  <si>
+    <t xml:space="preserve">uz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">no </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Lūdzu Ārstniecības iestāžu </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>reģistrā reģistrēt ārstniecības iestādi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Lūdzu Ārstniecības iestāžu reģistrā </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">reģistrēt jaunu filiāli (adresi). </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Cits                                                                                                                                                     </t>
+  </si>
+  <si>
+    <t>1. Pielikums - Informācija par struktūrvienībās nodarbinātajām ārstniecības personām un ārstniecības atbalsta personām atbilstoši normatīvajiem aktiem par ārstniecības personu un ārstniecības atbalsta personu reģistra izveides, papildināšanas un uzturēšanas kārtību (nodarbinātības veidlapa);</t>
+  </si>
+  <si>
+    <t>2.Pielikums - Iestādes apliecinājums par atbilstību ārstniecības iestādēm un to struktūrvienībām normatīvajos aktos noteiktajām obligātajām prasībām (atbilstības apliecinājuma veidlapa);</t>
+  </si>
+  <si>
+    <t>3. Pielikums - Iestādes apliecinājums par vides pieejamības nodrošināšanu (vides apliecinājuma veidlapa);</t>
+  </si>
+  <si>
+    <t>4. Individuālā komersanta vai saimnieciskās darbības veicēja valsts valodas prasmi apliecinošs dokuments (ja nepieciešams saskaņā ar noteikumiem par valsts valodas zināšanu apjomu).</t>
+  </si>
+  <si>
+    <t>5. Īpašuma tiesību apliecinājums vai nekustamā īpašuma īpašnieka vai tiesiskā valdītāja izsniegta piekrišana ārstniecības iestādes reģistrēšanai tam piederošajā nekustamajā īpašumā;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(vajadzīgo atzīmēt): </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Lūdzu </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>veikt izmaiņas</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> Ārstniecības iestāžu reģistrā, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>veicot Ārstniecības iestādes adreses maiņu</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>1.Iestādes nosaukums</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">(ja iesniedzējs ir saimnieciskās darbības veicējs, prakses nosaukumu norāda, Valsts ieņēmumu dienesta nodokļu maksātāju reģistrā reģistrētajam vārdam un uzvārdam pievienojot konkrētās specialitātes nosaukumu (piemēram, uzvārds, vārds - masiera prakse): </t>
+    </r>
+  </si>
+  <si>
+    <t>Iesniegumam klāt pievienotie dokumenti un pielikumi:</t>
+  </si>
+  <si>
+    <t>Nr.
+p.k.</t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2009.gada 20.janvāra noteikumu Nr.60 „Noteikumi par obligātajām prasībām ārstniecības iestādēm un to struktūrvienībām” 17.punkts</t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2009.gada 20.janvāra noteikumu Nr.60 „Noteikumi par obligātajām prasībām ārstniecības iestādēm un to struktūrvienībām” 14., 15. un 26.punkts</t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2016. gada 16. februāra noteikumi Nr.104  „Noteikumi par higiēniskā un pretepidēmiskā režīma pamatprasībām ārstniecības iestādē”</t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2006.gada 21.novembra noteikumi Nr.948 „Noteikumi par gripas pretepidēmijas pasākumiem”</t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2006.gada 4.aprīļa noteikumi Nr.265 „Medicīnisko dokumentu lietvedības kārtība”</t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2006.gada 4.aprīļa noteikumi Nr.220 „Zāļu iegādes, uzglabāšanas, izlietošanas, uzskaites un iznīcināšanas kārtība ārstniecības iestādēs un sociālās aprūpes institūcijās”</t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2005.gada 8.marta noteikumi Nr.175 "Recepšu veidlapu izgatavošanas un uzglabāšanas, kā arī recepšu izrakstīšanas un uzglabāšanas noteikumi"</t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2005.gada 31.maija noteikumi Nr.377 „Spirta aprites kārtība farmaceitiskās darbības uzņēmumos, veterinārfarmaceitiskās darbības uzņēmumos, aptiekās, ārstniecības iestādēs un veterinārmedicīnā”</t>
+  </si>
+  <si>
+    <t>"Esmu informēts/-a, ka saskaņā ar 2022. gada 09. augusta Ministru kabineta noteikumu Nr.491 "Ārstniecības iestāžu reģistra noteikumi" 17.4.punktu ārstniecības iestādi vai tās filiāli var atteikt reģistrēt, ja tās reģistrācijai sniegtas nepatiesas ziņas vai dokumenti.</t>
+  </si>
+  <si>
+    <t>"Esmu informēts/-a, ka saskaņā ar MK 09.08.2022. noteikumu Nr.491 "Ārstniecībs iestāžu reģistra noteikumi" 17.4.punktu ārstniecības iestādi vai tās filiāli var atteikt reģistrēt, ja tās reģistrācijai sniegtas nepatiesas ziņas vai dokumenti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piezīme: </t>
+  </si>
+  <si>
+    <t>1. Aizpilda par ārstniecības personām, kurām saskaņā ar normatīvajiem aktiem, kas nosaka profesionālo un amata pienākumu veikšanai nepieciešamo valsts valodas zināšanu apjomu, nepieciešams valsts valodas prasmi apliecinošs dokuments.
+2. Neaizpilda, ja sniedz informāciju par ārstniecības personas vai ārstniecības atbalsta personas profesionālās darbības izbeigšanu.
+3. Norāda profesijas kodu atbilstoši normatīvajiem aktiem par Profesiju klasifikatoru, profesijai atbilstošiem pamatuzdevumiem un kvalifikācijas pamatprasībām un Profesiju klasifikatora lietošanas un aktualizēšanas kārtību.
+4. Aizpilda, ja ārstniecības persona tiek nodarbināta ārstniecības iestādes filiālē.</t>
+  </si>
+  <si>
+    <r>
+      <t>valsts valodas prasmi apliecinošs dokuments (valsts valodas apliecības Nr. un valodas zināšanu līmenis un pakāpe)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <t>2. Iestādes juridiskā adrese</t>
+  </si>
+  <si>
+    <t>3. Iestādes fakstiskā adrese</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">4. Komercreģistra reģistrācijas numurs vai Valsts ieņēmumu dienesta reģistrācijas koda numurs: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>6. Iestādes pamatdarbība</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> - </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>pasvītrot attiecīgo pamatdarbību -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> stacionārā, ambulatorā, zobārstniecība vai cita ārstnieciskā darbība.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">7. Iestādes struktūrvienības un to skaits </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">par ārstniecības iestādes struktūrvienību tiek norādīta jebkura pamatfiliālē vai filiālē izvietota ārstniecības iestādes daļa (nodaļa vai kabinets), kas izveidota noteiktu veselības aprūpes pakalpojumu, tostarp telemedicīnas pakalpojumu, sniegšanai vai noteikta darbības profila īstenošanai). </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(Piem., Ģimenes ārsta kabinets (skaits-1); Fizioterapeita kabinets (skaits-1) u.tml.)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>8.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>Iestādes vadītāja</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> vai </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>viņu pārstāvēt tiesīgās personas</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> vārds, uzvārds un personas kods, elektroniskā pasta adrese, tālrunis, amats:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>9.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">Iestādes kontaktinformācija </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>šī informācija būs publiski pieejama</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> tālrunis, elektroniskā pasta adrese, tīmekļvietnes adrese.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>5. Iestādes pakļautības veids-</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>pasvītrot attiecīgo veidu</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> - valsts,  pašvaldības  vai  privātā.</t>
+    </r>
+  </si>
+</sst>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...58 lines deleted...]
-</w:fonts>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="37" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+  </fonts>
+  <fills count="6">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="12">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="110">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="2">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-</w:ftr>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:footnotes>
+<file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...206 lines deleted...]
-</w:numbering>
+<file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...70 lines deleted...]
-</w:settings>
+<file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...578 lines deleted...]
-</w:styles>
+<file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp18.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp19.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp20.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp21.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp22.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp23.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp24.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>1</xdr:row>
+          <xdr:rowOff>190500</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>3</xdr:row>
+          <xdr:rowOff>28575</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1030"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>3</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>4</xdr:row>
+          <xdr:rowOff>28575</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1031"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>5</xdr:row>
+          <xdr:rowOff>161925</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>9525</xdr:colOff>
+          <xdr:row>7</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1033" name="Check Box 9" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1033"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>7</xdr:row>
+          <xdr:rowOff>161925</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>28575</xdr:colOff>
+          <xdr:row>9</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1034"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="lv-LV" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Segoe UI"/>
+                  <a:cs typeface="Segoe UI"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>29</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1035" name="Check Box 11" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1035"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>30</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>30</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1037" name="Check Box 13" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1037"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>31</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>31</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1039" name="Check Box 15" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1039"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>33</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1041" name="Check Box 17" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1041"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>32</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>85725</xdr:colOff>
+          <xdr:row>32</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1042" name="Check Box 18" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1042"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>381000</xdr:colOff>
+          <xdr:row>2</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>685800</xdr:colOff>
+          <xdr:row>2</xdr:row>
+          <xdr:rowOff>476250</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2049" name="Check Box 1" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2049"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000001080000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>381000</xdr:colOff>
+          <xdr:row>3</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>685800</xdr:colOff>
+          <xdr:row>3</xdr:row>
+          <xdr:rowOff>476250</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2050" name="Check Box 2" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2050"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002080000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>381000</xdr:colOff>
+          <xdr:row>4</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>685800</xdr:colOff>
+          <xdr:row>4</xdr:row>
+          <xdr:rowOff>476250</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2051" name="Check Box 3" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2051"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003080000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>381000</xdr:colOff>
+          <xdr:row>5</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>685800</xdr:colOff>
+          <xdr:row>5</xdr:row>
+          <xdr:rowOff>476250</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2052" name="Check Box 4" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2052"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000004080000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>381000</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>685800</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>476250</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2053" name="Check Box 5" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2053"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000005080000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>381000</xdr:colOff>
+          <xdr:row>7</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>685800</xdr:colOff>
+          <xdr:row>8</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2054" name="Check Box 6" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2054"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000006080000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>381000</xdr:colOff>
+          <xdr:row>8</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>685800</xdr:colOff>
+          <xdr:row>9</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2055" name="Check Box 7" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2055"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000007080000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>381000</xdr:colOff>
+          <xdr:row>9</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>685800</xdr:colOff>
+          <xdr:row>9</xdr:row>
+          <xdr:rowOff>476250</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2056" name="Check Box 8" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2056"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000008080000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>381000</xdr:colOff>
+          <xdr:row>10</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>685800</xdr:colOff>
+          <xdr:row>10</xdr:row>
+          <xdr:rowOff>476250</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2057" name="Check Box 9" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2057"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000009080000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>381000</xdr:colOff>
+          <xdr:row>11</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>685800</xdr:colOff>
+          <xdr:row>11</xdr:row>
+          <xdr:rowOff>476250</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2058" name="Check Box 10" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2058"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000A080000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>381000</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>685800</xdr:colOff>
+          <xdr:row>13</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2059" name="Check Box 11" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2059"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000B080000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>381000</xdr:colOff>
+          <xdr:row>13</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>685800</xdr:colOff>
+          <xdr:row>14</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2060" name="Check Box 12" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2060"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000C080000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>2</xdr:row>
+          <xdr:rowOff>171450</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>666750</xdr:colOff>
+          <xdr:row>4</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="3073" name="Check Box 1" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s3073"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000010C0000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>3</xdr:row>
+          <xdr:rowOff>171450</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>666750</xdr:colOff>
+          <xdr:row>5</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="3078" name="Check Box 6" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s3078"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000060C0000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>247650</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>171450</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>8</xdr:col>
+          <xdr:colOff>676275</xdr:colOff>
+          <xdr:row>8</xdr:row>
+          <xdr:rowOff>9525</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="3081" name="Check Box 9" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s3081"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000090C0000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+</xdr:wsDr>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
@@ -3082,103 +3570,103 @@
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
@@ -3325,74 +3813,2079 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <tabColor theme="5" tint="0.79998168889431442"/>
+  </sheetPr>
+  <dimension ref="A1:H40"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="60" workbookViewId="0">
+      <selection activeCell="F13" sqref="F13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.28515625" style="29" customWidth="1"/>
+    <col min="2" max="2" width="90.28515625" style="29" customWidth="1"/>
+    <col min="3" max="16384" width="8.7109375" style="29"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="37" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B2" s="38" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B3" s="51" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B4" s="39" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B5" s="62" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B6" s="62" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="39"/>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="51" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="63"/>
+      <c r="B10" s="63"/>
+    </row>
+    <row r="11" spans="1:2" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="65" t="s">
+        <v>117</v>
+      </c>
+      <c r="B11" s="65"/>
+    </row>
+    <row r="12" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="63"/>
+      <c r="B12" s="63"/>
+    </row>
+    <row r="13" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="68" t="s">
+        <v>133</v>
+      </c>
+      <c r="B13" s="68"/>
+    </row>
+    <row r="14" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="63"/>
+      <c r="B14" s="63"/>
+    </row>
+    <row r="15" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="68" t="s">
+        <v>134</v>
+      </c>
+      <c r="B15" s="68"/>
+    </row>
+    <row r="16" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="63"/>
+      <c r="B16" s="63"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="66" t="s">
+        <v>135</v>
+      </c>
+      <c r="B17" s="66"/>
+    </row>
+    <row r="18" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="63"/>
+      <c r="B18" s="63"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="66" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19" s="66"/>
+      <c r="H19" s="61"/>
+    </row>
+    <row r="20" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="63"/>
+      <c r="B20" s="63"/>
+    </row>
+    <row r="21" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="65" t="s">
+        <v>136</v>
+      </c>
+      <c r="B21" s="65"/>
+    </row>
+    <row r="22" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="63"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:8" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="67" t="s">
+        <v>137</v>
+      </c>
+      <c r="B23" s="67"/>
+    </row>
+    <row r="24" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="63"/>
+      <c r="B24" s="63"/>
+    </row>
+    <row r="25" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="64" t="s">
+        <v>138</v>
+      </c>
+      <c r="B25" s="64"/>
+    </row>
+    <row r="26" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="63"/>
+      <c r="B26" s="63"/>
+    </row>
+    <row r="27" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="64" t="s">
+        <v>139</v>
+      </c>
+      <c r="B27" s="64"/>
+    </row>
+    <row r="28" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="63"/>
+      <c r="B28" s="63"/>
+    </row>
+    <row r="29" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="52" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" s="43"/>
+    </row>
+    <row r="30" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="B30" s="42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="42" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="40" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="33" spans="2:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="B33" s="42" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="34" spans="2:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="B34" s="42" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="36" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B36" s="29" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="38" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B38" s="29" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40" spans="2:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B40" s="41" t="s">
+        <v>39</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A28:B28"/>
+  </mergeCells>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;"Times New Roman,Regular"F510-v3</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1030" r:id="rId4" name="Check Box 6">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>1</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>3</xdr:row>
+                    <xdr:rowOff>28575</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1031" r:id="rId5" name="Check Box 7">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>3</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>4</xdr:row>
+                    <xdr:rowOff>28575</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1033" r:id="rId6" name="Check Box 9">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>5</xdr:row>
+                    <xdr:rowOff>161925</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:row>7</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1034" r:id="rId7" name="Check Box 10">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>7</xdr:row>
+                    <xdr:rowOff>161925</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:row>9</xdr:row>
+                    <xdr:rowOff>38100</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1035" r:id="rId8" name="Check Box 11">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1037" r:id="rId9" name="Check Box 13">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>30</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>30</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1039" r:id="rId10" name="Check Box 15">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>31</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>31</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1042" r:id="rId11" name="Check Box 18">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>32</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>32</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1041" r:id="rId12" name="Check Box 17">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>0</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>33</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:row>33</xdr:row>
+                    <xdr:rowOff>219075</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <tabColor theme="5" tint="0.79998168889431442"/>
+  </sheetPr>
+  <dimension ref="A1:P13"/>
+  <sheetViews>
+    <sheetView view="pageLayout" zoomScale="98" zoomScaleNormal="100" zoomScalePageLayoutView="98" workbookViewId="0">
+      <selection activeCell="P19" sqref="P19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="5.7109375" customWidth="1"/>
+    <col min="4" max="4" width="9.85546875" customWidth="1"/>
+    <col min="6" max="6" width="9.85546875" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" customWidth="1"/>
+    <col min="10" max="10" width="12.140625" customWidth="1"/>
+    <col min="11" max="11" width="11.140625" customWidth="1"/>
+    <col min="12" max="12" width="11" customWidth="1"/>
+    <col min="13" max="13" width="9.85546875" customWidth="1"/>
+    <col min="14" max="14" width="10.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="60"/>
+      <c r="B1" s="72" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+    </row>
+    <row r="2" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="71" t="s">
+        <v>119</v>
+      </c>
+      <c r="B2" s="73" t="s">
+        <v>85</v>
+      </c>
+      <c r="C2" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="D2" s="73" t="s">
+        <v>87</v>
+      </c>
+      <c r="E2" s="73" t="s">
+        <v>88</v>
+      </c>
+      <c r="F2" s="74" t="s">
+        <v>132</v>
+      </c>
+      <c r="G2" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="H2" s="70" t="s">
+        <v>101</v>
+      </c>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70" t="s">
+        <v>102</v>
+      </c>
+      <c r="K2" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="L2" s="70" t="s">
+        <v>90</v>
+      </c>
+      <c r="M2" s="70" t="s">
+        <v>91</v>
+      </c>
+      <c r="N2" s="70" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="71"/>
+      <c r="B3" s="73"/>
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="55" t="s">
+        <v>92</v>
+      </c>
+      <c r="I3" s="55" t="s">
+        <v>93</v>
+      </c>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="70"/>
+      <c r="N3" s="70"/>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A4" s="58">
+        <v>1</v>
+      </c>
+      <c r="B4" s="58">
+        <v>2</v>
+      </c>
+      <c r="C4" s="58">
+        <v>3</v>
+      </c>
+      <c r="D4" s="58">
+        <v>4</v>
+      </c>
+      <c r="E4" s="58">
+        <v>5</v>
+      </c>
+      <c r="F4" s="58">
+        <v>6</v>
+      </c>
+      <c r="G4" s="58">
+        <v>7</v>
+      </c>
+      <c r="H4" s="58">
+        <v>8</v>
+      </c>
+      <c r="I4" s="58">
+        <v>9</v>
+      </c>
+      <c r="J4" s="58">
+        <v>10</v>
+      </c>
+      <c r="K4" s="58">
+        <v>11</v>
+      </c>
+      <c r="L4" s="58">
+        <v>12</v>
+      </c>
+      <c r="M4" s="58">
+        <v>13</v>
+      </c>
+      <c r="N4" s="58">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A5" s="56">
+        <v>1</v>
+      </c>
+      <c r="B5" s="24"/>
+      <c r="C5" s="24"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="25"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="24"/>
+      <c r="K5" s="25"/>
+      <c r="L5" s="24"/>
+      <c r="M5" s="24"/>
+      <c r="N5" s="24"/>
+      <c r="P5" s="57"/>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A6" s="56">
+        <v>2</v>
+      </c>
+      <c r="B6" s="24"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A7" s="56">
+        <v>3</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="24"/>
+      <c r="M7" s="24"/>
+      <c r="N7" s="24"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A8" s="56">
+        <v>4</v>
+      </c>
+      <c r="B8" s="24"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="25"/>
+      <c r="I8" s="25"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="25"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A9" s="26"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="34"/>
+      <c r="N9" s="34"/>
+    </row>
+    <row r="10" spans="1:16" s="27" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B10" s="29"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="29"/>
+    </row>
+    <row r="11" spans="1:16" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="69" t="s">
+        <v>131</v>
+      </c>
+      <c r="B11" s="69"/>
+      <c r="C11" s="69"/>
+      <c r="D11" s="69"/>
+      <c r="E11" s="69"/>
+      <c r="F11" s="69"/>
+      <c r="G11" s="69"/>
+      <c r="H11" s="69"/>
+      <c r="I11" s="69"/>
+      <c r="J11" s="69"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="69"/>
+      <c r="M11" s="69"/>
+      <c r="N11" s="69"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A12" s="27"/>
+      <c r="B12" s="27"/>
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="27"/>
+      <c r="I12" s="27"/>
+      <c r="J12" s="27"/>
+      <c r="K12" s="28"/>
+      <c r="L12" s="27"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A13" s="27"/>
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="27"/>
+      <c r="K13" s="27"/>
+      <c r="L13" s="27"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B1:N1"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="N2:N3"/>
+    <mergeCell ref="A2:A3"/>
+  </mergeCells>
+  <pageMargins left="0.43307086614173229" right="0.43307086614173229" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;R&amp;"Times New Roman,Regular"2.pielikums Ministru kabineta
+2024.gada 1.oktobra noteikumiem Nr.630</oddHeader>
+    <oddFooter>&amp;LF510-v3&amp;CLapa &amp;P no &amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
+    <tabColor theme="5" tint="0.79998168889431442"/>
+  </sheetPr>
+  <dimension ref="A1:E17"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.85546875" style="20" customWidth="1"/>
+    <col min="2" max="2" width="61.28515625" customWidth="1"/>
+    <col min="3" max="3" width="16" customWidth="1"/>
+    <col min="4" max="4" width="61.5703125" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="75" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="19"/>
+    </row>
+    <row r="2" spans="1:5" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="32" t="s">
+        <v>119</v>
+      </c>
+      <c r="B2" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="C2" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="D2" s="53" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C3" s="31"/>
+      <c r="D3" s="22" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="44.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C4" s="31"/>
+      <c r="D4" s="22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C5" s="31"/>
+      <c r="D5" s="22" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B6" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="C6" s="31"/>
+      <c r="D6" s="22" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C7" s="31"/>
+      <c r="D7" s="22" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" s="31"/>
+      <c r="D8" s="22" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A9" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="C9" s="31"/>
+      <c r="D9" s="22" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="44.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="C10" s="31"/>
+      <c r="D10" s="22" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="A11" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" s="31"/>
+      <c r="D11" s="22" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="59.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C12" s="31"/>
+      <c r="D12" s="22" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" s="31"/>
+      <c r="D13" s="22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="31"/>
+      <c r="D14" s="22" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="77" t="s">
+        <v>129</v>
+      </c>
+      <c r="B15" s="77"/>
+      <c r="C15" s="77"/>
+      <c r="D15" s="77"/>
+    </row>
+    <row r="16" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="78"/>
+      <c r="B16" s="78"/>
+      <c r="C16" s="78"/>
+      <c r="D16" s="78"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A15:D16"/>
+  </mergeCells>
+  <phoneticPr fontId="14" type="noConversion"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;LF510-v3&amp;CLapa &amp;P no &amp;N</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2049" r:id="rId4" name="Check Box 1">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>381000</xdr:colOff>
+                    <xdr:row>2</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>685800</xdr:colOff>
+                    <xdr:row>2</xdr:row>
+                    <xdr:rowOff>476250</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2050" r:id="rId5" name="Check Box 2">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>381000</xdr:colOff>
+                    <xdr:row>3</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>685800</xdr:colOff>
+                    <xdr:row>3</xdr:row>
+                    <xdr:rowOff>476250</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2051" r:id="rId6" name="Check Box 3">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>381000</xdr:colOff>
+                    <xdr:row>4</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>685800</xdr:colOff>
+                    <xdr:row>4</xdr:row>
+                    <xdr:rowOff>476250</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2052" r:id="rId7" name="Check Box 4">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>381000</xdr:colOff>
+                    <xdr:row>5</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>685800</xdr:colOff>
+                    <xdr:row>5</xdr:row>
+                    <xdr:rowOff>476250</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2053" r:id="rId8" name="Check Box 5">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>381000</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>685800</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>476250</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2054" r:id="rId9" name="Check Box 6">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>381000</xdr:colOff>
+                    <xdr:row>7</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>685800</xdr:colOff>
+                    <xdr:row>8</xdr:row>
+                    <xdr:rowOff>57150</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2055" r:id="rId10" name="Check Box 7">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>381000</xdr:colOff>
+                    <xdr:row>8</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>685800</xdr:colOff>
+                    <xdr:row>9</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2056" r:id="rId11" name="Check Box 8">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>381000</xdr:colOff>
+                    <xdr:row>9</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>685800</xdr:colOff>
+                    <xdr:row>9</xdr:row>
+                    <xdr:rowOff>476250</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2057" r:id="rId12" name="Check Box 9">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>381000</xdr:colOff>
+                    <xdr:row>10</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>685800</xdr:colOff>
+                    <xdr:row>10</xdr:row>
+                    <xdr:rowOff>476250</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2058" r:id="rId13" name="Check Box 10">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>381000</xdr:colOff>
+                    <xdr:row>11</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>685800</xdr:colOff>
+                    <xdr:row>11</xdr:row>
+                    <xdr:rowOff>476250</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2059" r:id="rId14" name="Check Box 11">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>381000</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>685800</xdr:colOff>
+                    <xdr:row>13</xdr:row>
+                    <xdr:rowOff>47625</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="2060" r:id="rId15" name="Check Box 12">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>381000</xdr:colOff>
+                    <xdr:row>13</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>685800</xdr:colOff>
+                    <xdr:row>14</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr>
+    <tabColor theme="5" tint="0.79998168889431442"/>
+  </sheetPr>
+  <dimension ref="A1:I24"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="Q23" sqref="Q23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="9" max="9" width="17.140625" style="50" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="83" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+    </row>
+    <row r="2" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A2" s="45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B2" s="97" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="96" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="96"/>
+      <c r="D3" s="96"/>
+      <c r="E3" s="96"/>
+      <c r="F3" s="96"/>
+      <c r="G3" s="96"/>
+      <c r="H3" s="96"/>
+      <c r="I3" s="44"/>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="82"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="45"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="82"/>
+      <c r="F5" s="82"/>
+      <c r="G5" s="82"/>
+      <c r="H5" s="82"/>
+      <c r="I5" s="45"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" s="54" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="82"/>
+      <c r="D6" s="82"/>
+      <c r="E6" s="82"/>
+      <c r="F6" s="82"/>
+      <c r="G6" s="82"/>
+      <c r="H6" s="82"/>
+      <c r="I6" s="45"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="82"/>
+      <c r="I7" s="45"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="82"/>
+      <c r="D8" s="82"/>
+      <c r="E8" s="82"/>
+      <c r="F8" s="82"/>
+      <c r="G8" s="82"/>
+      <c r="H8" s="82"/>
+      <c r="I8" s="45"/>
+    </row>
+    <row r="9" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="79" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="80"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="80"/>
+      <c r="G9" s="80"/>
+      <c r="H9" s="81"/>
+      <c r="I9" s="46" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="82"/>
+      <c r="D10" s="82"/>
+      <c r="E10" s="82"/>
+      <c r="F10" s="82"/>
+      <c r="G10" s="82"/>
+      <c r="H10" s="82"/>
+      <c r="I10" s="45"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="82"/>
+      <c r="D11" s="82"/>
+      <c r="E11" s="82"/>
+      <c r="F11" s="82"/>
+      <c r="G11" s="82"/>
+      <c r="H11" s="82"/>
+      <c r="I11" s="45"/>
+    </row>
+    <row r="12" spans="1:9" ht="41.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="87" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="88"/>
+      <c r="D12" s="88"/>
+      <c r="E12" s="88"/>
+      <c r="F12" s="88"/>
+      <c r="G12" s="88"/>
+      <c r="H12" s="89"/>
+      <c r="I12" s="47" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="90" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="91"/>
+      <c r="D13" s="91"/>
+      <c r="E13" s="91"/>
+      <c r="F13" s="91"/>
+      <c r="G13" s="91"/>
+      <c r="H13" s="92"/>
+      <c r="I13" s="48"/>
+    </row>
+    <row r="14" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="90" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="91"/>
+      <c r="D14" s="91"/>
+      <c r="E14" s="91"/>
+      <c r="F14" s="91"/>
+      <c r="G14" s="91"/>
+      <c r="H14" s="92"/>
+      <c r="I14" s="48"/>
+    </row>
+    <row r="15" spans="1:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="79" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="80"/>
+      <c r="D15" s="80"/>
+      <c r="E15" s="80"/>
+      <c r="F15" s="80"/>
+      <c r="G15" s="80"/>
+      <c r="H15" s="81"/>
+      <c r="I15" s="47" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+      <c r="H16" s="82"/>
+      <c r="I16" s="45"/>
+    </row>
+    <row r="17" spans="1:9" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="82" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="82"/>
+      <c r="D17" s="82"/>
+      <c r="E17" s="82"/>
+      <c r="F17" s="82"/>
+      <c r="G17" s="82"/>
+      <c r="H17" s="82"/>
+      <c r="I17" s="45"/>
+    </row>
+    <row r="18" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="82"/>
+      <c r="D18" s="82"/>
+      <c r="E18" s="82"/>
+      <c r="F18" s="82"/>
+      <c r="G18" s="82"/>
+      <c r="H18" s="82"/>
+      <c r="I18" s="45"/>
+    </row>
+    <row r="19" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="93" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="95"/>
+      <c r="I19" s="45"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="84" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="85"/>
+      <c r="D20" s="85"/>
+      <c r="E20" s="85"/>
+      <c r="F20" s="85"/>
+      <c r="G20" s="85"/>
+      <c r="H20" s="86"/>
+      <c r="I20" s="49"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="84" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="85"/>
+      <c r="D21" s="85"/>
+      <c r="E21" s="85"/>
+      <c r="F21" s="85"/>
+      <c r="G21" s="85"/>
+      <c r="H21" s="86"/>
+      <c r="I21" s="45"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="84" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="85"/>
+      <c r="D22" s="85"/>
+      <c r="E22" s="85"/>
+      <c r="F22" s="85"/>
+      <c r="G22" s="85"/>
+      <c r="H22" s="86"/>
+      <c r="I22" s="45"/>
+    </row>
+    <row r="23" spans="1:9" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="77" t="s">
+        <v>128</v>
+      </c>
+      <c r="B23" s="77"/>
+      <c r="C23" s="77"/>
+      <c r="D23" s="77"/>
+      <c r="E23" s="77"/>
+      <c r="F23" s="77"/>
+      <c r="G23" s="77"/>
+      <c r="H23" s="77"/>
+      <c r="I23" s="77"/>
+    </row>
+    <row r="24" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="78"/>
+      <c r="B24" s="78"/>
+      <c r="C24" s="78"/>
+      <c r="D24" s="78"/>
+      <c r="E24" s="78"/>
+      <c r="F24" s="78"/>
+      <c r="G24" s="78"/>
+      <c r="H24" s="78"/>
+      <c r="I24" s="78"/>
+    </row>
+  </sheetData>
+  <mergeCells count="23">
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B9:H9"/>
+    <mergeCell ref="B10:H10"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B22:H22"/>
+    <mergeCell ref="A23:I24"/>
+    <mergeCell ref="B21:H21"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="B13:H13"/>
+    <mergeCell ref="B15:H15"/>
+    <mergeCell ref="B16:H16"/>
+    <mergeCell ref="B17:H17"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="B14:H14"/>
+    <mergeCell ref="B11:H11"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="105" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L&amp;"Times New Roman,Regular"F510-v3</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="3073" r:id="rId4" name="Check Box 1">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>2</xdr:row>
+                    <xdr:rowOff>171450</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>666750</xdr:colOff>
+                    <xdr:row>4</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="3078" r:id="rId5" name="Check Box 6">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>3</xdr:row>
+                    <xdr:rowOff>171450</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>666750</xdr:colOff>
+                    <xdr:row>5</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="3081" r:id="rId6" name="Check Box 9">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>247650</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>171450</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>676275</xdr:colOff>
+                    <xdr:row>8</xdr:row>
+                    <xdr:rowOff>9525</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:C25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G14" sqref="G14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="7.140625" customWidth="1"/>
+    <col min="2" max="2" width="37.140625" customWidth="1"/>
+    <col min="3" max="3" width="44.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="101" t="s">
+        <v>94</v>
+      </c>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="4"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="102"/>
+      <c r="C3" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="9"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="103" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="104"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="104"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="104"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="105"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="10"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="106" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="107"/>
+    </row>
+    <row r="15" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="17"/>
+    </row>
+    <row r="16" spans="1:3" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="16"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="108" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="109"/>
+    </row>
+    <row r="18" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="98" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="99"/>
+    </row>
+    <row r="20" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="99"/>
+    </row>
+    <row r="21" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="99"/>
+    </row>
+    <row r="22" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="99"/>
+    </row>
+    <row r="23" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="99"/>
+    </row>
+    <row r="24" spans="1:3" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="100"/>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="C18:C24"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C5:C9"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B17:C17"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="1.1811023622047245" right="0.59055118110236227" top="0.78740157480314965" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="95" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>373</Lines>
-  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Iesniegums </vt:lpstr>
+      <vt:lpstr>1.Pielik_Ārstniecības personas</vt:lpstr>
+      <vt:lpstr>2.Pielik_Atbilstība MKnot.nr.60</vt:lpstr>
+      <vt:lpstr>3.Pielik_Apliecinājums VIDE</vt:lpstr>
+      <vt:lpstr>Skaidrojums VIDE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>anitao</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>